--- v0 (2025-10-14)
+++ v1 (2026-06-03)
@@ -1,167 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10418" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1488"/>
         <w:gridCol w:w="8930"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF4F85" w:rsidRPr="003A401B" w:rsidTr="00C6420C">
+      <w:tr w:rsidR="00CF4F85" w:rsidRPr="003A401B" w14:paraId="5258D5DC" w14:textId="77777777" w:rsidTr="00C6420C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F625D7" w:rsidRPr="00F7220B" w:rsidRDefault="00C6420C" w:rsidP="002E31E2">
+          <w:p w14:paraId="5258D5D2" w14:textId="77777777" w:rsidR="00F625D7" w:rsidRPr="00F7220B" w:rsidRDefault="00C6420C" w:rsidP="002E31E2">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FC1F4F1" wp14:editId="0EDE9B51">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5258D61E" wp14:editId="5258D61F">
                   <wp:extent cx="693420" cy="922020"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Image 2" descr="Logo CD31 2015 CMJN"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="Logo CD31 2015 CMJN"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7" cstate="print">
+                          <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="693420" cy="922020"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E31E2" w:rsidRPr="00C6420C" w:rsidRDefault="00C6420C" w:rsidP="002E31E2">
+          <w:p w14:paraId="5258D5D3" w14:textId="77777777" w:rsidR="002E31E2" w:rsidRPr="00C6420C" w:rsidRDefault="00C6420C" w:rsidP="002E31E2">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6420C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Direction </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF4F85" w:rsidRPr="00F7220B" w:rsidRDefault="00C6420C" w:rsidP="002E31E2">
+          <w:p w14:paraId="5258D5D4" w14:textId="77777777" w:rsidR="00CF4F85" w:rsidRPr="00F7220B" w:rsidRDefault="00C6420C" w:rsidP="002E31E2">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Des R</w:t>
             </w:r>
             <w:r w:rsidRPr="00C6420C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>outes</w:t>
             </w:r>
@@ -170,644 +174,607 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002E31E2" w:rsidRPr="00F7220B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E31E2" w:rsidRPr="00C6420C" w:rsidRDefault="002E31E2" w:rsidP="002E31E2">
+          <w:p w14:paraId="5258D5D5" w14:textId="77777777" w:rsidR="002E31E2" w:rsidRPr="00C6420C" w:rsidRDefault="002E31E2" w:rsidP="002E31E2">
             <w:pPr>
               <w:pStyle w:val="Textebrut"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6420C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>DECLARATION PREALABLE A TOUTE INTERVENTION</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E31E2" w:rsidRPr="00C6420C" w:rsidRDefault="002E31E2" w:rsidP="002E31E2">
+          <w:p w14:paraId="5258D5D6" w14:textId="77777777" w:rsidR="002E31E2" w:rsidRPr="00C6420C" w:rsidRDefault="002E31E2" w:rsidP="002E31E2">
             <w:pPr>
               <w:pStyle w:val="Textebrut"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6420C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>A PROXIMITE OU SUR PLATANE DANS LA HAUTE-GARONNE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E31E2" w:rsidRPr="00F7220B" w:rsidRDefault="002E31E2" w:rsidP="002E31E2">
+          <w:p w14:paraId="5258D5D7" w14:textId="77777777" w:rsidR="002E31E2" w:rsidRPr="00F7220B" w:rsidRDefault="002E31E2" w:rsidP="002E31E2">
             <w:pPr>
               <w:pStyle w:val="Textebrut"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F625D7" w:rsidRPr="00F7220B" w:rsidRDefault="00F625D7" w:rsidP="00F625D7">
+          <w:p w14:paraId="5258D5D8" w14:textId="77777777" w:rsidR="00F625D7" w:rsidRPr="00F7220B" w:rsidRDefault="00F625D7" w:rsidP="00F625D7">
             <w:pPr>
               <w:pStyle w:val="Textebrut"/>
               <w:ind w:left="79"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7220B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E8"/>
             </w:r>
             <w:r w:rsidRPr="00F7220B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> A adresser </w:t>
             </w:r>
             <w:r w:rsidRPr="00F7220B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>20 JOURS</w:t>
             </w:r>
             <w:r w:rsidRPr="00F7220B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F7220B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>avant l’ouverture du chantier au :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F625D7" w:rsidRPr="00C6420C" w:rsidRDefault="00F625D7" w:rsidP="00C6420C">
+          <w:p w14:paraId="5258D5D9" w14:textId="77777777" w:rsidR="00F625D7" w:rsidRPr="00C6420C" w:rsidRDefault="00F625D7" w:rsidP="00C6420C">
             <w:pPr>
               <w:pStyle w:val="Textebrut"/>
               <w:spacing w:before="60"/>
               <w:ind w:left="-70" w:right="-282"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6420C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Conseil Départemental de la Haute-Garonne / DR / STER / Bureau des dépendances vertes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F625D7" w:rsidRPr="00C6420C" w:rsidRDefault="00F625D7" w:rsidP="00F625D7">
+          <w:p w14:paraId="5258D5DA" w14:textId="77777777" w:rsidR="00F625D7" w:rsidRPr="00C6420C" w:rsidRDefault="00F625D7" w:rsidP="00F625D7">
             <w:pPr>
               <w:pStyle w:val="Textebrut"/>
               <w:spacing w:before="60"/>
               <w:ind w:left="79"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6420C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
               <w:t>1 boulevard de la Marquette – 31090 Toulouse Cedex 9</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D0BBC" w:rsidRPr="002D0BBC" w:rsidRDefault="00F625D7" w:rsidP="002D0BBC">
+          <w:p w14:paraId="5258D5DB" w14:textId="69D07DC1" w:rsidR="002D0BBC" w:rsidRPr="002D0BBC" w:rsidRDefault="008B15A9" w:rsidP="002D0BBC">
             <w:pPr>
               <w:pStyle w:val="Textebrut"/>
               <w:spacing w:before="60"/>
               <w:ind w:left="79"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7220B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ou par mail à :</w:t>
+              <w:t xml:space="preserve"> o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C6420C">
+            <w:r w:rsidR="00F625D7" w:rsidRPr="00F7220B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>u par mail à :</w:t>
+            </w:r>
+            <w:r w:rsidR="00F625D7" w:rsidRPr="00C6420C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="002D0BBC" w:rsidRPr="00C6420C">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:iCs/>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>routes.environnement@cd31.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="002D0BBC" w:rsidRPr="00F7220B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">  [contact : 05.34.33.49.46 ou 45.39]</w:t>
+              <w:t xml:space="preserve">  [c</w:t>
+            </w:r>
+            <w:r w:rsidR="006E2AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ontact : 05.34.33.49.46 ou 49.42</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0BBC" w:rsidRPr="00F7220B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CF4F85" w:rsidRDefault="00CF4F85" w:rsidP="00B05E9B">
+    <w:p w14:paraId="5258D5DD" w14:textId="77777777" w:rsidR="00CF4F85" w:rsidRDefault="00CF4F85" w:rsidP="00B05E9B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E31E2" w:rsidRPr="002E31E2" w:rsidRDefault="002E31E2" w:rsidP="00B05E9B">
+    <w:p w14:paraId="5258D5DE" w14:textId="77777777" w:rsidR="002E31E2" w:rsidRPr="002E31E2" w:rsidRDefault="002E31E2" w:rsidP="00B05E9B">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E31E2">
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1 - Demandeur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00834A2D" w:rsidRPr="009D01D0" w:rsidRDefault="000174B1" w:rsidP="00D008D4">
+    <w:p w14:paraId="5258D5DF" w14:textId="1F1DEC7E" w:rsidR="00834A2D" w:rsidRPr="009D01D0" w:rsidRDefault="000174B1" w:rsidP="00D008D4">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Raison Sociale :</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="-1451539646"/>
           <w:placeholder>
             <w:docPart w:val="1022C16D1A9941DBB4BDE8AB85FED370"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="009D01D0">
+          <w:r w:rsidR="006F00BC">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:cs="Arial"/>
-              <w:sz w:val="16"/>
+              <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>…………………………………………….</w:t>
+            <w:t>………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="002B7EFB" w:rsidRPr="009D01D0" w:rsidRDefault="002B7EFB" w:rsidP="002D0BBC">
+    <w:p w14:paraId="5258D5E0" w14:textId="23BDF92C" w:rsidR="002B7EFB" w:rsidRPr="009D01D0" w:rsidRDefault="002B7EFB" w:rsidP="002D0BBC">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Adresse :</w:t>
       </w:r>
       <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="12425975"/>
           <w:placeholder>
             <w:docPart w:val="29D2B40143424C43AA451FA37B688A4D"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000174B1" w:rsidRPr="00B05E9B">
+          <w:r w:rsidR="006F00BC">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>……………………………………</w:t>
-[...15 lines deleted...]
-            <w:t>……….</w:t>
+            <w:t>…………………………………………………………………………………………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="002B7EFB" w:rsidRPr="009D01D0" w:rsidRDefault="002B7EFB" w:rsidP="002D0BBC">
+    <w:p w14:paraId="5258D5E1" w14:textId="7D92D11C" w:rsidR="002B7EFB" w:rsidRPr="009D01D0" w:rsidRDefault="002B7EFB" w:rsidP="002D0BBC">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tél professionnel : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="-2139566432"/>
           <w:placeholder>
             <w:docPart w:val="B8B8A3BAC846445E9316604DD7D7CD5B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
+          <w:r w:rsidR="006F00BC">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="16"/>
+              <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>…………</w:t>
-[...15 lines deleted...]
-            <w:t>….</w:t>
+            <w:t>……………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="006F00BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">-  Portable : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="-916778765"/>
           <w:placeholder>
             <w:docPart w:val="85125209CD3641F6B8122F565AF99200"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:t>……………</w:t>
           </w:r>
           <w:r w:rsidR="00EE2B8C" w:rsidRPr="009D01D0">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:t>……</w:t>
           </w:r>
           <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="006F00BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>...............</w:t>
       </w:r>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">-  Mail : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="-2031254564"/>
           <w:placeholder>
             <w:docPart w:val="97D8B3ABA90A4DB3AED5218507B870AF"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
+          <w:r w:rsidR="008B15A9">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="16"/>
+              <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>………………………………….</w:t>
+            <w:t>…………………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="00834A2D" w:rsidP="002D0BBC">
+    <w:p w14:paraId="5258D5E2" w14:textId="6A61C559" w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="00834A2D" w:rsidP="002D0BBC">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Agissant</w:t>
       </w:r>
       <w:r w:rsidR="007A7053" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour le compte de : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="103242894"/>
           <w:placeholder>
             <w:docPart w:val="04670155594A46F4A498EEAA4D0D3535"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000174B1" w:rsidRPr="00B05E9B">
+          <w:r w:rsidR="006F00BC">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>……………………</w:t>
-[...15 lines deleted...]
-            <w:t>……………………….</w:t>
+            <w:t>…………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="007A7053" w:rsidRPr="002B7EFB" w:rsidRDefault="007A7053" w:rsidP="00B05E9B">
+    <w:p w14:paraId="5258D5E3" w14:textId="77777777" w:rsidR="007A7053" w:rsidRPr="002B7EFB" w:rsidRDefault="007A7053" w:rsidP="00B05E9B">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E2DF5" w:rsidRPr="001E2DF5" w:rsidRDefault="001E2DF5" w:rsidP="00B05E9B">
+    <w:p w14:paraId="5258D5E4" w14:textId="77777777" w:rsidR="001E2DF5" w:rsidRPr="001E2DF5" w:rsidRDefault="001E2DF5" w:rsidP="00B05E9B">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2DF5">
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -819,1793 +786,1241 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2DF5">
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nature des travaux envisagés</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E2DF5" w:rsidRDefault="001E2DF5" w:rsidP="00B05E9B">
+    <w:p w14:paraId="5258D5E5" w14:textId="77777777" w:rsidR="001E2DF5" w:rsidRDefault="001E2DF5" w:rsidP="00B05E9B">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10282" w:type="dxa"/>
+        <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2127"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="4395"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidTr="00EE2B8C">
+      <w:tr w:rsidR="006F00BC" w:rsidRPr="009D01D0" w14:paraId="5258D5ED" w14:textId="77777777" w:rsidTr="00936C69">
         <w:trPr>
-          <w:trHeight w:val="271"/>
+          <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="007A7053" w:rsidP="002B7EFB">
+          <w:p w14:paraId="5258D5E6" w14:textId="77777777" w:rsidR="006F00BC" w:rsidRPr="009D01D0" w:rsidRDefault="006F00BC" w:rsidP="006F00BC">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D01D0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="007A7053" w:rsidP="002B7EFB">
+          <w:p w14:paraId="5258D5E8" w14:textId="3750740F" w:rsidR="006F00BC" w:rsidRPr="009D01D0" w:rsidRDefault="006F00BC" w:rsidP="006F00BC">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D01D0">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>RD</w:t>
+              <w:t>Adresse des travaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="007A7053" w:rsidP="002B7EFB">
+          <w:p w14:paraId="3E67302E" w14:textId="3A5974C3" w:rsidR="006F00BC" w:rsidRPr="009D01D0" w:rsidRDefault="006F00BC" w:rsidP="006F00BC">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D01D0">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Station(s)</w:t>
+              <w:t>RD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="007A7053" w:rsidP="002B7EFB">
+          <w:p w14:paraId="5258D5E9" w14:textId="63DA07B9" w:rsidR="006F00BC" w:rsidRPr="009D01D0" w:rsidRDefault="006F00BC" w:rsidP="006F00BC">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D01D0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PR Début</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="007A7053" w:rsidP="002B7EFB">
+          <w:p w14:paraId="5258D5EA" w14:textId="77777777" w:rsidR="006F00BC" w:rsidRPr="009D01D0" w:rsidRDefault="006F00BC" w:rsidP="006F00BC">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D01D0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PR Fin</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00936C69" w:rsidRPr="009D01D0" w14:paraId="5258D5F5" w14:textId="77777777" w:rsidTr="00936C69">
+        <w:trPr>
+          <w:trHeight w:val="627"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="007A7053" w:rsidP="002B7EFB">
+          <w:p w14:paraId="5258D5EE" w14:textId="53AB0897" w:rsidR="00936C69" w:rsidRPr="009D01D0" w:rsidRDefault="008B4CF2" w:rsidP="006F00BC">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D01D0">
-[...5 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-658310832"/>
+                <w:placeholder>
+                  <w:docPart w:val="1B0FA05A244F41DF842416D212A3AFCD"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00936C69">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                  </w:rPr>
+                  <w:t>………………………………….</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="007A7053" w:rsidP="002B7EFB">
-[...32 lines deleted...]
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="003029D5" w:rsidP="002B7EFB">
+          <w:p w14:paraId="5258D5F0" w14:textId="3D29873C" w:rsidR="00936C69" w:rsidRPr="009D01D0" w:rsidRDefault="008B4CF2" w:rsidP="006F00BC">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:id w:val="-658310832"/>
+                <w:id w:val="2102365008"/>
                 <w:placeholder>
-                  <w:docPart w:val="7908150A344645D8B2916D02C384FA6F"/>
+                  <w:docPart w:val="65D46C613A5F4BAB91DF0C66DAC6A1AD"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00EE2B8C">
+                <w:r w:rsidR="00936C69">
                   <w:rPr>
-                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:cs="Arial"/>
                   </w:rPr>
-                  <w:t>…….</w:t>
-[...5 lines deleted...]
-                  <w:t>.</w:t>
+                  <w:t>………………………………………………………</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="003029D5" w:rsidP="002B7EFB">
+          <w:p w14:paraId="5B7E19D6" w14:textId="0B93687E" w:rsidR="00936C69" w:rsidRDefault="00936C69" w:rsidP="002B7EFB">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>…………</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="003029D5" w:rsidP="002B7EFB">
+          <w:p w14:paraId="472B7ABC" w14:textId="1187C70A" w:rsidR="00936C69" w:rsidRPr="00936C69" w:rsidRDefault="00936C69" w:rsidP="002B7EFB">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
+                <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidRPr="00936C69">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Réservé administration</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="003029D5" w:rsidP="002B7EFB">
+          <w:p w14:paraId="5258D5F2" w14:textId="5E3C0F40" w:rsidR="00936C69" w:rsidRPr="009D01D0" w:rsidRDefault="008B4CF2" w:rsidP="006F00BC">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:id w:val="-2121290541"/>
+                <w:id w:val="-1114210092"/>
                 <w:placeholder>
-                  <w:docPart w:val="BA5F81FD4F3B40428B5A0C3B90F2AE5C"/>
+                  <w:docPart w:val="90F821B4374B4ED990AD241B8EBE274F"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00EE2B8C">
+                <w:r w:rsidR="00936C69">
                   <w:rPr>
-                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:cs="Arial"/>
                   </w:rPr>
-                  <w:t>…….</w:t>
-[...5 lines deleted...]
-                  <w:t>.</w:t>
+                  <w:t>……………………..</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5258D606" w14:textId="51836909" w:rsidR="007A7053" w:rsidRDefault="007A7053" w:rsidP="00B05E9B">
+      <w:pPr>
+        <w:pStyle w:val="Textebrut"/>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1417"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005B32AA" w14:paraId="03702A8D" w14:textId="77777777" w:rsidTr="006F00BC">
+        <w:trPr>
+          <w:trHeight w:val="272"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="003029D5" w:rsidP="002B7EFB">
+          <w:p w14:paraId="670AD581" w14:textId="77777777" w:rsidR="005B32AA" w:rsidRDefault="005B32AA" w:rsidP="00211992">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D01D0">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...26 lines deleted...]
-            </w:sdt>
+              <w:t>Nature des travaux prévus</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="003029D5" w:rsidP="002B7EFB">
+          <w:p w14:paraId="25ADAB81" w14:textId="77777777" w:rsidR="005B32AA" w:rsidRPr="005B32AA" w:rsidRDefault="005B32AA" w:rsidP="00211992">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D01D0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Entreprise</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="12992E16" w14:textId="0D83E128" w:rsidR="005B32AA" w:rsidRPr="005B32AA" w:rsidRDefault="005B32AA" w:rsidP="00211992">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B32AA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nombre de platanes concernés</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1989BAA4" w14:textId="6CDAEE22" w:rsidR="005B32AA" w:rsidRPr="005B32AA" w:rsidRDefault="008B15A9" w:rsidP="00211992">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Date de début de travaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C9E557" w14:textId="02ADAD45" w:rsidR="005B32AA" w:rsidRDefault="008B15A9" w:rsidP="00211992">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Date de fin de travaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B32AA" w14:paraId="469D3E16" w14:textId="77777777" w:rsidTr="006F00BC">
+        <w:trPr>
+          <w:trHeight w:val="661"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="011D24F0" w14:textId="687A81F4" w:rsidR="005B32AA" w:rsidRPr="009D01D0" w:rsidRDefault="008B4CF2" w:rsidP="006F00BC">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:id w:val="1199813514"/>
+                <w:id w:val="1503243150"/>
                 <w:placeholder>
-                  <w:docPart w:val="20531DEDA82E4457BFABCE909B453030"/>
+                  <w:docPart w:val="6DFD2A61A9AD4061879E8C651EC344B4"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00EE2B8C">
+                <w:r w:rsidR="006F00BC">
                   <w:rPr>
-                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:cs="Arial"/>
                   </w:rPr>
-                  <w:t>…….</w:t>
-[...5 lines deleted...]
-                  <w:t>.</w:t>
+                  <w:t>………………………………….</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="003029D5" w:rsidP="002B7EFB">
-[...49 lines deleted...]
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="003029D5" w:rsidP="002B7EFB">
+          <w:p w14:paraId="561ECA20" w14:textId="53BFE383" w:rsidR="005B32AA" w:rsidRPr="009D01D0" w:rsidRDefault="008B4CF2" w:rsidP="006F00BC">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:id w:val="823164272"/>
+                <w:id w:val="-122623269"/>
                 <w:placeholder>
-                  <w:docPart w:val="EE95237583EC4BC387764DF904C42AF5"/>
+                  <w:docPart w:val="BB86E820105546D18E1694F5F44BDFED"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00EE2B8C">
+                <w:r w:rsidR="006F00BC">
                   <w:rPr>
-                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:cs="Arial"/>
                   </w:rPr>
-                  <w:t>…….</w:t>
-[...5 lines deleted...]
-                  <w:t>.</w:t>
+                  <w:t>………………………………</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="003029D5" w:rsidP="002B7EFB">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:id w:val="1109549426"/>
+              <w:placeholder>
+                <w:docPart w:val="4D21C543DF3E4E6D87FB09712985DCA8"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="763D1DA4" w14:textId="1CD84147" w:rsidR="005B32AA" w:rsidRDefault="008B4CF2" w:rsidP="006F00BC">
+                <w:pPr>
+                  <w:pStyle w:val="En-tte"/>
+                  <w:tabs>
+                    <w:tab w:val="clear" w:pos="4536"/>
+                    <w:tab w:val="clear" w:pos="9072"/>
+                  </w:tabs>
+                  <w:spacing w:before="60"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:cs="Arial"/>
+                    </w:rPr>
+                    <w:id w:val="1341280829"/>
+                    <w:placeholder>
+                      <w:docPart w:val="626A439A32F04EDDAC2E8233A32F4DB5"/>
+                    </w:placeholder>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="006F00BC">
+                      <w:rPr>
+                        <w:rFonts w:cs="Arial"/>
+                      </w:rPr>
+                      <w:t>….....</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A71717" w14:textId="5EB8A123" w:rsidR="008B15A9" w:rsidRDefault="008B4CF2" w:rsidP="006F00BC">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:lang w:val="de-DE"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:id w:val="1170297677"/>
+                <w:id w:val="-299690390"/>
                 <w:placeholder>
-                  <w:docPart w:val="BF3B1BAF24734D7083201F633525004A"/>
+                  <w:docPart w:val="9DF461D3DFBB4F6A91ABE72010FBDCAA"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00EE2B8C">
+                <w:r w:rsidR="006F00BC">
                   <w:rPr>
-                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:cs="Arial"/>
                   </w:rPr>
-                  <w:t>…….</w:t>
-[...5 lines deleted...]
-                  <w:t>.</w:t>
+                  <w:t>…………………</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="003029D5" w:rsidP="002B7EFB">
+          <w:p w14:paraId="222D803C" w14:textId="054AB728" w:rsidR="008B15A9" w:rsidRDefault="008B4CF2" w:rsidP="006F00BC">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:lang w:val="de-DE"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:id w:val="-1168481828"/>
+                <w:id w:val="1478097839"/>
                 <w:placeholder>
-                  <w:docPart w:val="EEED909A12B64EA496FDA3907A497ABA"/>
+                  <w:docPart w:val="ED50D3B48F084864A0A7E415D2FD2A2A"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00EE2B8C">
+                <w:r w:rsidR="006F00BC">
                   <w:rPr>
-                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:cs="Arial"/>
                   </w:rPr>
-                  <w:t>…….</w:t>
-[...524 lines deleted...]
-                  <w:t>.</w:t>
+                  <w:t>……………….</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A7053" w:rsidRDefault="007A7053" w:rsidP="00B05E9B">
+    <w:p w14:paraId="39615BC8" w14:textId="77777777" w:rsidR="005B32AA" w:rsidRDefault="005B32AA" w:rsidP="00B05E9B">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A22B9" w:rsidRPr="00F7220B" w:rsidRDefault="000A22B9" w:rsidP="00B05E9B">
+    <w:p w14:paraId="5258D607" w14:textId="0623DBD5" w:rsidR="000A22B9" w:rsidRPr="00446986" w:rsidRDefault="000A22B9" w:rsidP="00B05E9B">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7220B">
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3 – </w:t>
       </w:r>
-      <w:r w:rsidR="00577990">
+      <w:r w:rsidR="00446986">
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>PPE - A compléter si t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F7220B">
+        <w:t>Passeport Phytosanitaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00577990">
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00577990" w:rsidRPr="00446986">
+        <w:rPr>
+          <w:rStyle w:val="Accentuation1"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>A compléter si t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446986">
+        <w:rPr>
+          <w:rStyle w:val="Accentuation1"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>ravaux d’élagage ou d’abattage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B05E9B" w:rsidRPr="009D01D0" w:rsidRDefault="00B05E9B" w:rsidP="00D008D4">
+    <w:p w14:paraId="5258D608" w14:textId="66846F3F" w:rsidR="00B05E9B" w:rsidRPr="009D01D0" w:rsidRDefault="00B05E9B" w:rsidP="00D008D4">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Nom du Responsable phytosanitaire :</w:t>
+        <w:t xml:space="preserve">Nom </w:t>
+      </w:r>
+      <w:r w:rsidR="00446986">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et Prénom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D01D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>du Responsable phytosanitaire :</w:t>
       </w:r>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="-817959000"/>
           <w:placeholder>
             <w:docPart w:val="C72DD1ED6E1D41AA9E3F1BF41CE61B02"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="009D01D0">
+          <w:r w:rsidR="00446986">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="auto"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>…………………………………………….</w:t>
+            <w:t>……………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="00A5066C" w:rsidP="00B05E9B">
+    <w:p w14:paraId="5258D609" w14:textId="7E2C4187" w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="00A5066C" w:rsidP="00B05E9B">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N° d’inscription au P</w:t>
       </w:r>
       <w:r w:rsidR="00DF4A6D" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">asseport </w:t>
       </w:r>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00DF4A6D" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">hytosanitaire </w:t>
-[...35 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>hytosanitaire (PP)</w:t>
       </w:r>
       <w:r w:rsidR="000A22B9" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="-883398239"/>
           <w:placeholder>
             <w:docPart w:val="95F5F75456CD494EB1B8A29D55E48D66"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>…………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="002E5F56" w:rsidRPr="009D01D0" w:rsidRDefault="002E5F56" w:rsidP="002E5F56">
+    <w:p w14:paraId="52CB65A6" w14:textId="77777777" w:rsidR="00446986" w:rsidRDefault="002E5F56" w:rsidP="002E5F56">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Motif</w:t>
       </w:r>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de l’abattage ou de l’élagage (ex : élargissement chaussée, mortalité, risque de chute, entretien, autres) : </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> de l’abattage ou de l’élagage (ex : élargissement chaussée, mortalité, risque de chute, entretien, autres)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5258D60A" w14:textId="7A4D667D" w:rsidR="002E5F56" w:rsidRPr="009D01D0" w:rsidRDefault="008B4CF2" w:rsidP="002E5F56">
+      <w:pPr>
+        <w:pStyle w:val="Textebrut"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="1443952159"/>
           <w:placeholder>
             <w:docPart w:val="B6DB8F17A4924C03B8C4FE95D4D04E0D"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="009D01D0">
+          <w:r w:rsidR="00446986">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>…………………………………………………….……….</w:t>
+            <w:t>……………………………………………………………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="002E5F56" w:rsidP="002E5F56">
-[...114 lines deleted...]
-    <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="007A7053" w:rsidP="00B05E9B">
+    <w:p w14:paraId="5258D60C" w14:textId="1E2B774B" w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="007A7053" w:rsidP="00B05E9B">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Si l’intervention n’est pas réalisée par l’entreprise de</w:t>
       </w:r>
+      <w:r w:rsidR="00446986">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mandant le PP</w:t>
+      </w:r>
       <w:r w:rsidR="002D0BBC" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>mandant le PPE, coordonnées du p</w:t>
+        <w:t>, coordonnées du p</w:t>
       </w:r>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>restataire de service :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="007A7053" w:rsidP="002E5F56">
+    <w:p w14:paraId="5258D60D" w14:textId="7CAE6E4F" w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="007A7053" w:rsidP="002E5F56">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Personne réalisant l’intervention :</w:t>
       </w:r>
       <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="-599484927"/>
           <w:placeholder>
             <w:docPart w:val="EF26C1C169404ADFBADF1F9B3EF2E7A9"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
+          <w:r w:rsidR="00446986">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>…………………………………………….</w:t>
+            <w:t>…………………………………………………………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="007A7053" w:rsidP="002E5F56">
+    <w:p w14:paraId="5258D60E" w14:textId="2CD0B2FA" w:rsidR="007A7053" w:rsidRPr="009D01D0" w:rsidRDefault="007A7053" w:rsidP="002E5F56">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
@@ -2632,61 +2047,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-  Port : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="-1194227213"/>
           <w:placeholder>
             <w:docPart w:val="0DAD0C71979E4E8EBC5269C9939450EE"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
+          <w:r w:rsidR="00446986">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>……………………….</w:t>
+            <w:t>…………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-  </w:t>
       </w:r>
       <w:r w:rsidR="00834A2D" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2696,128 +2109,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r w:rsidR="009D1F37" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="-1177575783"/>
           <w:placeholder>
             <w:docPart w:val="C5253280B1EA426DB92CD735C4F6614A"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
+          <w:r w:rsidR="00446986">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>…………………………………………….</w:t>
+            <w:t>………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="002D0BBC" w:rsidRPr="002D0BBC" w:rsidRDefault="002D0BBC" w:rsidP="002E5F56">
+    <w:p w14:paraId="5258D60F" w14:textId="77777777" w:rsidR="002D0BBC" w:rsidRPr="002D0BBC" w:rsidRDefault="002D0BBC" w:rsidP="002E5F56">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000174B1" w:rsidRPr="001E2DF5" w:rsidRDefault="000174B1" w:rsidP="00B05E9B">
+    <w:p w14:paraId="5258D610" w14:textId="77777777" w:rsidR="000174B1" w:rsidRPr="001E2DF5" w:rsidRDefault="000174B1" w:rsidP="00B05E9B">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4 –</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2DF5">
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Accentuation1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Mesures prophylactiques obligatoires</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00305EBD" w:rsidRPr="009D01D0" w:rsidRDefault="00DB5058" w:rsidP="00D008D4">
+    <w:p w14:paraId="5258D611" w14:textId="77777777" w:rsidR="00305EBD" w:rsidRPr="009D01D0" w:rsidRDefault="00DB5058" w:rsidP="00D008D4">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -2882,85 +2293,85 @@
       <w:r w:rsidR="007A7053" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE7846" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>et engins d’intervention susceptibles de blesser des parties aériennes ou souterraines de platanes, avec des produits phytopharmaceutiques fongicides ou biocides autorisés</w:t>
       </w:r>
       <w:r w:rsidR="00305EBD" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE7846" w:rsidRPr="009D01D0" w:rsidRDefault="00BE7846" w:rsidP="002D0BBC">
+    <w:p w14:paraId="5258D612" w14:textId="77777777" w:rsidR="00BE7846" w:rsidRPr="009D01D0" w:rsidRDefault="00BE7846" w:rsidP="002D0BBC">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40"/>
         <w:ind w:left="709" w:right="-426" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>au commencement et à la fin des travaux</w:t>
       </w:r>
       <w:r w:rsidR="002D0BBC" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> à proximité des platanes,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE7846" w:rsidRPr="009D01D0" w:rsidRDefault="00BE7846" w:rsidP="002D0BBC">
+    <w:p w14:paraId="5258D613" w14:textId="77777777" w:rsidR="00BE7846" w:rsidRPr="009D01D0" w:rsidRDefault="00BE7846" w:rsidP="002D0BBC">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40"/>
         <w:ind w:left="709" w:right="-426" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>entre chaque platane</w:t>
       </w:r>
       <w:r w:rsidRPr="009D01D0">
@@ -2974,51 +2385,51 @@
       <w:r w:rsidR="00305EBD" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pour </w:t>
       </w:r>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>les travaux de taille et d’abattage</w:t>
       </w:r>
       <w:r w:rsidR="00305EBD" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE7846" w:rsidRPr="009D01D0" w:rsidRDefault="00305EBD" w:rsidP="002D0BBC">
+    <w:p w14:paraId="5258D614" w14:textId="5E8AA0CA" w:rsidR="00BE7846" w:rsidRPr="009D01D0" w:rsidRDefault="00305EBD" w:rsidP="002D0BBC">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40"/>
         <w:ind w:left="709" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>entre chaque platane</w:t>
       </w:r>
       <w:r w:rsidRPr="009D01D0">
@@ -3029,109 +2440,94 @@
         </w:rPr>
         <w:t xml:space="preserve"> pour les</w:t>
       </w:r>
       <w:r w:rsidR="00BE7846" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> travaux </w:t>
       </w:r>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>à proximité des platanes </w:t>
       </w:r>
       <w:r w:rsidR="007C32B0" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">et badigeonnage des plaies de plus de </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">avec des produits phytosanitaires à action fongicide autorisés pour l’usage 1013904 (e-phy) </w:t>
       </w:r>
       <w:r w:rsidR="00BE7846" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en zone délimité</w:t>
       </w:r>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>e (communes contaminées).</w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="008B15A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00446986">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (commune contaminée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D01D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C32B0" w:rsidRPr="009D01D0" w:rsidRDefault="00BE7846" w:rsidP="009E0A63">
+    <w:p w14:paraId="5258D615" w14:textId="77777777" w:rsidR="007C32B0" w:rsidRPr="009D01D0" w:rsidRDefault="00BE7846" w:rsidP="009E0A63">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Je</w:t>
       </w:r>
       <w:r w:rsidR="007A7053" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -3245,467 +2641,499 @@
       </w:r>
       <w:r w:rsidR="007A7053" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ural</w:t>
       </w:r>
       <w:r w:rsidR="00834A2D" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et de la pêche maritime</w:t>
       </w:r>
       <w:r w:rsidR="007A7053" w:rsidRPr="009D01D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, en cas de non réalisation de cette désinfection.</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10032" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3653"/>
-        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="4097"/>
+        <w:gridCol w:w="5935"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B7EFB" w:rsidRPr="009D01D0" w:rsidTr="002D0BBC">
+      <w:tr w:rsidR="002B7EFB" w:rsidRPr="009D01D0" w14:paraId="5258D61C" w14:textId="77777777" w:rsidTr="00446986">
+        <w:trPr>
+          <w:trHeight w:val="739"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3653" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4097" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C6420C" w:rsidRPr="009D01D0" w:rsidRDefault="00C6420C" w:rsidP="002B7EFB">
+          <w:p w14:paraId="5258D617" w14:textId="5DA55F91" w:rsidR="00C6420C" w:rsidRPr="008B15A9" w:rsidRDefault="00C6420C" w:rsidP="002B7EFB">
             <w:pPr>
               <w:pStyle w:val="Textebrut1"/>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D01D0">
+            <w:r w:rsidRPr="008B15A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Fait à</w:t>
             </w:r>
-            <w:r w:rsidR="00AF0FAB" w:rsidRPr="009D01D0">
+            <w:r w:rsidR="00AF0FAB" w:rsidRPr="008B15A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1972939420"/>
                 <w:placeholder>
                   <w:docPart w:val="169A0EAA9BA04FDEB4CFB35BF487D69E"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-                <w:r w:rsidR="00AF0FAB" w:rsidRPr="009D01D0">
+                <w:r w:rsidR="008B15A9" w:rsidRPr="008B15A9">
                   <w:rPr>
-                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
                   </w:rPr>
-                  <w:t>……………………….</w:t>
+                  <w:t>…………………………………………</w:t>
                 </w:r>
-                <w:bookmarkEnd w:id="0"/>
+                <w:r w:rsidR="00446986">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>……………..</w:t>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="002B7EFB" w:rsidRPr="009D01D0" w:rsidRDefault="002B7EFB" w:rsidP="002B7EFB">
+          <w:p w14:paraId="5258D618" w14:textId="765204A4" w:rsidR="002B7EFB" w:rsidRPr="008B15A9" w:rsidRDefault="002B7EFB" w:rsidP="00446986">
             <w:pPr>
               <w:pStyle w:val="Textebrut1"/>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D01D0">
+            <w:r w:rsidRPr="008B15A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">le  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="735062401"/>
                 <w:placeholder>
                   <w:docPart w:val="4D095D7443FF4661A6E60EC6E62E1147"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002D0BBC" w:rsidRPr="009D01D0">
+                <w:r w:rsidR="00446986">
                   <w:rPr>
-                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
                   </w:rPr>
-                  <w:t>……………………….</w:t>
+                  <w:t>……………………………………………………</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002D0BBC" w:rsidRPr="009D01D0">
+            <w:r w:rsidR="002D0BBC" w:rsidRPr="008B15A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7EFB" w:rsidRPr="009D01D0" w:rsidRDefault="002B7EFB" w:rsidP="002B7EFB">
+          <w:p w14:paraId="5258D619" w14:textId="7DF24390" w:rsidR="002B7EFB" w:rsidRPr="008B15A9" w:rsidRDefault="002B7EFB" w:rsidP="002B7EFB">
             <w:pPr>
               <w:pStyle w:val="Textebrut1"/>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D01D0">
+            <w:r w:rsidRPr="008B15A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Nom - Prénom </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="747779601"/>
                 <w:placeholder>
                   <w:docPart w:val="8045B3C48C104CE8B438488D6962A27A"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="000174B1" w:rsidRPr="009D01D0">
+                <w:r w:rsidR="00446986">
                   <w:rPr>
-                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
                   </w:rPr>
-                  <w:t>…………………………………………….</w:t>
+                  <w:t>………………………………………………………………..</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="002B7EFB" w:rsidRPr="009D01D0" w:rsidRDefault="002B7EFB" w:rsidP="002B7EFB">
+          <w:p w14:paraId="607152DB" w14:textId="77777777" w:rsidR="008B15A9" w:rsidRPr="008B15A9" w:rsidRDefault="008B15A9" w:rsidP="002B7EFB">
             <w:pPr>
               <w:pStyle w:val="Textebrut1"/>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:i/>
-                <w:color w:val="FF0000"/>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D01D0">
-[...13 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="002B7EFB" w:rsidRPr="009D01D0" w:rsidRDefault="002B7EFB" w:rsidP="002B7EFB">
+          <w:p w14:paraId="5258D61A" w14:textId="0D2FE017" w:rsidR="002B7EFB" w:rsidRPr="008B15A9" w:rsidRDefault="002B7EFB" w:rsidP="002B7EFB">
             <w:pPr>
               <w:pStyle w:val="Textebrut1"/>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B15A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B15A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1482122870"/>
+                <w:placeholder>
+                  <w:docPart w:val="48AB52F4687047898A5A7919972F8000"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00446986">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>………………………………………………………………..…..</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5258D61B" w14:textId="77777777" w:rsidR="002B7EFB" w:rsidRPr="008B15A9" w:rsidRDefault="002B7EFB" w:rsidP="002B7EFB">
+            <w:pPr>
+              <w:pStyle w:val="Textebrut1"/>
+              <w:widowControl/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B7EFB" w:rsidRPr="002B7EFB" w:rsidRDefault="002B7EFB" w:rsidP="007C32B0">
+    <w:p w14:paraId="5258D61D" w14:textId="77777777" w:rsidR="002B7EFB" w:rsidRPr="002B7EFB" w:rsidRDefault="002B7EFB" w:rsidP="00446986">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002B7EFB" w:rsidRPr="002B7EFB" w:rsidSect="00D008D4">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="720" w:footer="500" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00073F9E" w:rsidRDefault="00073F9E">
+    <w:p w14:paraId="6D5FB239" w14:textId="77777777" w:rsidR="008B4CF2" w:rsidRDefault="008B4CF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00073F9E" w:rsidRDefault="00073F9E">
+    <w:p w14:paraId="794DBD57" w14:textId="77777777" w:rsidR="008B4CF2" w:rsidRDefault="008B4CF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="007D08BE" w:rsidRDefault="007D08BE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5258D624" w14:textId="77777777" w:rsidR="007D08BE" w:rsidRDefault="007D08BE">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="007D08BE" w:rsidRPr="00C6420C" w:rsidRDefault="00CF4F85" w:rsidP="00CF4F85">
+  <w:p w14:paraId="5258D625" w14:textId="14DC8C23" w:rsidR="007D08BE" w:rsidRPr="00C6420C" w:rsidRDefault="00CF4F85" w:rsidP="00CF4F85">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:left="-284" w:right="360"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C6420C">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>FOR 6_Déclaration préalable intervention platanes_V</w:t>
     </w:r>
-    <w:r w:rsidR="00C6420C">
+    <w:r w:rsidR="00446986">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00C6420C">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>_1</w:t>
+      <w:t>_</w:t>
     </w:r>
-    <w:r w:rsidR="00EE1B06">
+    <w:r w:rsidR="00446986">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>2</w:t>
-[...6 lines deleted...]
-      <w:t>20</w:t>
+      <w:t>20240228</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00073F9E" w:rsidRDefault="00073F9E">
+    <w:p w14:paraId="33AA1CD3" w14:textId="77777777" w:rsidR="008B4CF2" w:rsidRDefault="008B4CF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00073F9E" w:rsidRDefault="00073F9E">
+    <w:p w14:paraId="1D8FFBC0" w14:textId="77777777" w:rsidR="008B4CF2" w:rsidRDefault="008B4CF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28575C9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA381E40"/>
     <w:lvl w:ilvl="0" w:tplc="889094E0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="873" w:hanging="360"/>
       </w:pPr>
@@ -4141,205 +3569,224 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4833"/>
         </w:tabs>
         <w:ind w:left="4833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5553"/>
         </w:tabs>
         <w:ind w:left="5553" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1586768178">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="933242493">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2134976651">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1160196617">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="158"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D1F37"/>
     <w:rsid w:val="000174B1"/>
     <w:rsid w:val="00034A39"/>
     <w:rsid w:val="00064C5D"/>
     <w:rsid w:val="00073F9E"/>
     <w:rsid w:val="000A22B9"/>
     <w:rsid w:val="000E208C"/>
     <w:rsid w:val="00182164"/>
+    <w:rsid w:val="001965AE"/>
     <w:rsid w:val="001E2DF5"/>
+    <w:rsid w:val="0020331B"/>
     <w:rsid w:val="002B7EFB"/>
     <w:rsid w:val="002D0BBC"/>
     <w:rsid w:val="002E31E2"/>
     <w:rsid w:val="002E5F56"/>
     <w:rsid w:val="003029D5"/>
     <w:rsid w:val="00305EBD"/>
     <w:rsid w:val="003147E7"/>
     <w:rsid w:val="003C5FFE"/>
+    <w:rsid w:val="00446986"/>
     <w:rsid w:val="004661EF"/>
+    <w:rsid w:val="004D0B37"/>
     <w:rsid w:val="004E5BB8"/>
+    <w:rsid w:val="00516034"/>
     <w:rsid w:val="00576CB0"/>
     <w:rsid w:val="00577990"/>
     <w:rsid w:val="00586C98"/>
+    <w:rsid w:val="005B32AA"/>
     <w:rsid w:val="005E54D4"/>
     <w:rsid w:val="00611BAE"/>
     <w:rsid w:val="00613E54"/>
     <w:rsid w:val="006314C6"/>
     <w:rsid w:val="00684FF4"/>
+    <w:rsid w:val="006E2AE0"/>
+    <w:rsid w:val="006F00BC"/>
     <w:rsid w:val="007A7053"/>
     <w:rsid w:val="007B6958"/>
     <w:rsid w:val="007C32B0"/>
     <w:rsid w:val="007D08BE"/>
     <w:rsid w:val="007E44B1"/>
     <w:rsid w:val="00834A2D"/>
     <w:rsid w:val="008515F6"/>
+    <w:rsid w:val="008B15A9"/>
+    <w:rsid w:val="008B4CF2"/>
+    <w:rsid w:val="008E645C"/>
     <w:rsid w:val="008E7C2A"/>
+    <w:rsid w:val="00926343"/>
+    <w:rsid w:val="00936C69"/>
     <w:rsid w:val="00963058"/>
     <w:rsid w:val="009A0CF8"/>
     <w:rsid w:val="009D01D0"/>
     <w:rsid w:val="009D1F37"/>
     <w:rsid w:val="009E0A63"/>
     <w:rsid w:val="00A32919"/>
     <w:rsid w:val="00A5066C"/>
     <w:rsid w:val="00A578CE"/>
     <w:rsid w:val="00A9030F"/>
     <w:rsid w:val="00A9162F"/>
     <w:rsid w:val="00AF0FAB"/>
     <w:rsid w:val="00B05E9B"/>
     <w:rsid w:val="00BD362F"/>
     <w:rsid w:val="00BE7846"/>
+    <w:rsid w:val="00BE7F58"/>
     <w:rsid w:val="00C6420C"/>
     <w:rsid w:val="00C648A2"/>
+    <w:rsid w:val="00C739F9"/>
     <w:rsid w:val="00CB751A"/>
     <w:rsid w:val="00CD0446"/>
     <w:rsid w:val="00CE17CD"/>
     <w:rsid w:val="00CF4F85"/>
     <w:rsid w:val="00D008D4"/>
     <w:rsid w:val="00DB5058"/>
     <w:rsid w:val="00DC69C5"/>
     <w:rsid w:val="00DF4A6D"/>
+    <w:rsid w:val="00E37F53"/>
+    <w:rsid w:val="00E4535D"/>
     <w:rsid w:val="00E63683"/>
     <w:rsid w:val="00EB3ECF"/>
     <w:rsid w:val="00EE1B06"/>
     <w:rsid w:val="00EE2B8C"/>
     <w:rsid w:val="00F44E3C"/>
     <w:rsid w:val="00F625D7"/>
     <w:rsid w:val="00F7220B"/>
     <w:rsid w:val="00FD3948"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5258D5D2"/>
   <w15:docId w15:val="{19D34BE9-E358-4AA0-A2DC-5A77849622B7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4660,50 +4107,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -4823,82 +4275,82 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextedebullesCar"/>
     <w:rsid w:val="00C6420C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:rsid w:val="00C6420C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1066732428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:routes.environnement@cd31.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:routes.environnement@cd31.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="29D2B40143424C43AA451FA37B688A4D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F99BC2A4-EF0E-4645-A04E-F694F4E89A95}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00771754" w:rsidRDefault="0025115F" w:rsidP="0025115F">
           <w:pPr>
             <w:pStyle w:val="29D2B40143424C43AA451FA37B688A4D5"/>
           </w:pPr>
           <w:r w:rsidRPr="00B05E9B">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:cs="Arial"/>
@@ -5070,112 +4522,50 @@
         <w:name w:val="95F5F75456CD494EB1B8A29D55E48D66"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EFADF302-73A8-47AF-A47B-10A6EA7C91BA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00771754" w:rsidRDefault="0025115F" w:rsidP="0025115F">
           <w:pPr>
             <w:pStyle w:val="95F5F75456CD494EB1B8A29D55E48D665"/>
           </w:pPr>
           <w:r w:rsidRPr="009D01D0">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>…………………………………………….</w:t>
-          </w:r>
-[...60 lines deleted...]
-            <w:t>…………………………….</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EF26C1C169404ADFBADF1F9B3EF2E7A9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5AFC6FEE-1C79-4678-B18E-1E95BF004D1E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00771754" w:rsidRDefault="0025115F" w:rsidP="0025115F">
           <w:pPr>
             <w:pStyle w:val="EF26C1C169404ADFBADF1F9B3EF2E7A95"/>
           </w:pPr>
           <w:r w:rsidRPr="009D01D0">
@@ -5480,917 +4870,552 @@
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{161C3FBB-3405-48B6-AADC-AD90436BD97E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004154D4" w:rsidRDefault="0025115F" w:rsidP="0025115F">
           <w:pPr>
             <w:pStyle w:val="169A0EAA9BA04FDEB4CFB35BF487D69E1"/>
           </w:pPr>
           <w:r w:rsidRPr="009D01D0">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>……………………….</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7908150A344645D8B2916D02C384FA6F"/>
+        <w:name w:val="6DFD2A61A9AD4061879E8C651EC344B4"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E0BA44C0-F4B7-476A-BFE7-83B34E73192A}"/>
+        <w:guid w:val="{2EEF4B26-1075-4136-BFE3-F44A0E378976}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00846971" w:rsidRDefault="0025115F" w:rsidP="0025115F">
+        <w:p w:rsidR="00994B0D" w:rsidRDefault="00D32B4E" w:rsidP="00D32B4E">
           <w:pPr>
-            <w:pStyle w:val="7908150A344645D8B2916D02C384FA6F"/>
+            <w:pStyle w:val="6DFD2A61A9AD4061879E8C651EC344B4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
           <w:r w:rsidRPr="00401D06">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EE95237583EC4BC387764DF904C42AF5"/>
+        <w:name w:val="BB86E820105546D18E1694F5F44BDFED"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2F414827-021E-4E4C-892F-C436AB111764}"/>
+        <w:guid w:val="{2077CF93-5528-4C7A-9DA4-26A209FD205E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00846971" w:rsidRDefault="0025115F" w:rsidP="0025115F">
+        <w:p w:rsidR="00994B0D" w:rsidRDefault="00D32B4E" w:rsidP="00D32B4E">
           <w:pPr>
-            <w:pStyle w:val="EE95237583EC4BC387764DF904C42AF5"/>
+            <w:pStyle w:val="BB86E820105546D18E1694F5F44BDFED"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
           <w:r w:rsidRPr="00401D06">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="AF7129774F4340568581AE31625C726C"/>
+        <w:name w:val="4D21C543DF3E4E6D87FB09712985DCA8"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{320CF390-A629-4206-984C-874E763740D4}"/>
+        <w:guid w:val="{2A811348-92E8-4992-8DD3-FCC355722860}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00846971" w:rsidRDefault="0025115F" w:rsidP="0025115F">
+        <w:p w:rsidR="00994B0D" w:rsidRDefault="00D32B4E" w:rsidP="00D32B4E">
           <w:pPr>
-            <w:pStyle w:val="AF7129774F4340568581AE31625C726C"/>
+            <w:pStyle w:val="4D21C543DF3E4E6D87FB09712985DCA8"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
           <w:r w:rsidRPr="00401D06">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6BAFFED6AC9A46A2B2AE1C4BB7349DBD"/>
+        <w:name w:val="626A439A32F04EDDAC2E8233A32F4DB5"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1733E675-9EF2-4C40-961F-AB420357932B}"/>
+        <w:guid w:val="{AF32F806-FA01-46FB-BECE-74C53A8B3685}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00846971" w:rsidRDefault="0025115F" w:rsidP="0025115F">
+        <w:p w:rsidR="00994B0D" w:rsidRDefault="00D32B4E" w:rsidP="00D32B4E">
           <w:pPr>
-            <w:pStyle w:val="6BAFFED6AC9A46A2B2AE1C4BB7349DBD"/>
+            <w:pStyle w:val="626A439A32F04EDDAC2E8233A32F4DB5"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
           <w:r w:rsidRPr="00401D06">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="BF3B1BAF24734D7083201F633525004A"/>
+        <w:name w:val="9DF461D3DFBB4F6A91ABE72010FBDCAA"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5AF016F9-6223-420A-902A-95ACE19EB3B1}"/>
+        <w:guid w:val="{7DD0DCA4-EACC-43CD-BFF5-5C719B3E0613}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00846971" w:rsidRDefault="0025115F" w:rsidP="0025115F">
+        <w:p w:rsidR="00994B0D" w:rsidRDefault="00D32B4E" w:rsidP="00D32B4E">
           <w:pPr>
-            <w:pStyle w:val="BF3B1BAF24734D7083201F633525004A"/>
+            <w:pStyle w:val="9DF461D3DFBB4F6A91ABE72010FBDCAA"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
           <w:r w:rsidRPr="00401D06">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E11DAA3A90104B7296535FC02B2BD10D"/>
+        <w:name w:val="ED50D3B48F084864A0A7E415D2FD2A2A"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F8FC32E2-42F2-44C0-AC1E-06031E7A7931}"/>
+        <w:guid w:val="{92659FF2-D753-4219-93D4-2B8FB33D1E9F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00846971" w:rsidRDefault="0025115F" w:rsidP="0025115F">
+        <w:p w:rsidR="00994B0D" w:rsidRDefault="00D32B4E" w:rsidP="00D32B4E">
           <w:pPr>
-            <w:pStyle w:val="E11DAA3A90104B7296535FC02B2BD10D"/>
+            <w:pStyle w:val="ED50D3B48F084864A0A7E415D2FD2A2A"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
           <w:r w:rsidRPr="00401D06">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F8ED2D6EFE294BAEB2880BC75C99F97B"/>
+        <w:name w:val="48AB52F4687047898A5A7919972F8000"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{06152A7F-F279-4E83-A35D-257D61E9E45A}"/>
+        <w:guid w:val="{A3B8AC90-6CBA-4761-A680-3F5CAF79582B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00846971" w:rsidRDefault="0025115F" w:rsidP="0025115F">
+        <w:p w:rsidR="00994B0D" w:rsidRDefault="00D32B4E" w:rsidP="00D32B4E">
           <w:pPr>
-            <w:pStyle w:val="F8ED2D6EFE294BAEB2880BC75C99F97B"/>
+            <w:pStyle w:val="48AB52F4687047898A5A7919972F8000"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009D01D0">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>…………………………………………….</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1B0FA05A244F41DF842416D212A3AFCD"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A3FFC534-F2AA-42BC-9961-AB13DE92C20B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007E681E" w:rsidRDefault="00994B0D" w:rsidP="00994B0D">
+          <w:pPr>
+            <w:pStyle w:val="1B0FA05A244F41DF842416D212A3AFCD"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
           <w:r w:rsidRPr="00401D06">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EEED909A12B64EA496FDA3907A497ABA"/>
+        <w:name w:val="65D46C613A5F4BAB91DF0C66DAC6A1AD"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{849D5C72-BE5B-48C9-9132-82AAC376A225}"/>
+        <w:guid w:val="{CF5444D2-3418-4AD8-9DF3-6C3A7B25AFE6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00846971" w:rsidRDefault="0025115F" w:rsidP="0025115F">
+        <w:p w:rsidR="007E681E" w:rsidRDefault="00994B0D" w:rsidP="00994B0D">
           <w:pPr>
-            <w:pStyle w:val="EEED909A12B64EA496FDA3907A497ABA"/>
+            <w:pStyle w:val="65D46C613A5F4BAB91DF0C66DAC6A1AD"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
           <w:r w:rsidRPr="00401D06">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CE68FA5783FD42FE9B42731FA95E5404"/>
+        <w:name w:val="90F821B4374B4ED990AD241B8EBE274F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E9EEE38C-0B0C-4BA9-ABCB-426E27730596}"/>
+        <w:guid w:val="{2D180B7C-E8E1-484B-A0F6-E4279CB3B520}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00846971" w:rsidRDefault="0025115F" w:rsidP="0025115F">
+        <w:p w:rsidR="007E681E" w:rsidRDefault="00994B0D" w:rsidP="00994B0D">
           <w:pPr>
-            <w:pStyle w:val="CE68FA5783FD42FE9B42731FA95E5404"/>
-[...419 lines deleted...]
-            <w:pStyle w:val="5ABA551A4B2C4B5DA9877C8A952E9431"/>
+            <w:pStyle w:val="90F821B4374B4ED990AD241B8EBE274F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
           <w:r w:rsidRPr="00401D06">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00922B6B"/>
+    <w:rsid w:val="001C65B1"/>
     <w:rsid w:val="0025115F"/>
+    <w:rsid w:val="0034714D"/>
     <w:rsid w:val="004154D4"/>
     <w:rsid w:val="00771754"/>
+    <w:rsid w:val="007E681E"/>
     <w:rsid w:val="00846971"/>
     <w:rsid w:val="00922B6B"/>
+    <w:rsid w:val="00926343"/>
+    <w:rsid w:val="00994B0D"/>
+    <w:rsid w:val="00C44E34"/>
     <w:rsid w:val="00CD3D8B"/>
+    <w:rsid w:val="00D32B4E"/>
+    <w:rsid w:val="00D6387C"/>
     <w:rsid w:val="00EE424D"/>
     <w:rsid w:val="00F60DB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6718,1248 +5743,97 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0025115F"/>
+    <w:rsid w:val="00994B0D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="808080"/>
     </w:rPr>
-  </w:style>
-[...1154 lines deleted...]
-    <w:rsid w:val="00EE424D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1022C16D1A9941DBB4BDE8AB85FED3704">
     <w:name w:val="1022C16D1A9941DBB4BDE8AB85FED3704"/>
     <w:rsid w:val="0025115F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="29D2B40143424C43AA451FA37B688A4D5">
     <w:name w:val="29D2B40143424C43AA451FA37B688A4D5"/>
     <w:rsid w:val="0025115F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
@@ -8027,74 +5901,50 @@
     <w:name w:val="C72DD1ED6E1D41AA9E3F1BF41CE61B022"/>
     <w:rsid w:val="0025115F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="95F5F75456CD494EB1B8A29D55E48D665">
     <w:name w:val="95F5F75456CD494EB1B8A29D55E48D665"/>
     <w:rsid w:val="0025115F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6DB8F17A4924C03B8C4FE95D4D04E0D1">
     <w:name w:val="B6DB8F17A4924C03B8C4FE95D4D04E0D1"/>
-    <w:rsid w:val="0025115F"/>
-[...22 lines deleted...]
-    <w:name w:val="EB48F4F0B78745E4B5B62F0CA07490D65"/>
     <w:rsid w:val="0025115F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF26C1C169404ADFBADF1F9B3EF2E7A95">
     <w:name w:val="EF26C1C169404ADFBADF1F9B3EF2E7A95"/>
     <w:rsid w:val="0025115F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0FBC04901B6443C8940697F59BE8CEE5">
     <w:name w:val="D0FBC04901B6443C8940697F59BE8CEE5"/>
     <w:rsid w:val="0025115F"/>
@@ -8175,139 +6025,95 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8045B3C48C104CE8B438488D6962A27A5">
     <w:name w:val="8045B3C48C104CE8B438488D6962A27A5"/>
     <w:rsid w:val="0025115F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7908150A344645D8B2916D02C384FA6F">
-[...1 lines deleted...]
-    <w:rsid w:val="0025115F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DFD2A61A9AD4061879E8C651EC344B4">
+    <w:name w:val="6DFD2A61A9AD4061879E8C651EC344B4"/>
+    <w:rsid w:val="00D32B4E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE95237583EC4BC387764DF904C42AF5">
-[...1 lines deleted...]
-    <w:rsid w:val="0025115F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB86E820105546D18E1694F5F44BDFED">
+    <w:name w:val="BB86E820105546D18E1694F5F44BDFED"/>
+    <w:rsid w:val="00D32B4E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF7129774F4340568581AE31625C726C">
-[...1 lines deleted...]
-    <w:rsid w:val="0025115F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D21C543DF3E4E6D87FB09712985DCA8">
+    <w:name w:val="4D21C543DF3E4E6D87FB09712985DCA8"/>
+    <w:rsid w:val="00D32B4E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BAFFED6AC9A46A2B2AE1C4BB7349DBD">
-[...1 lines deleted...]
-    <w:rsid w:val="0025115F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="626A439A32F04EDDAC2E8233A32F4DB5">
+    <w:name w:val="626A439A32F04EDDAC2E8233A32F4DB5"/>
+    <w:rsid w:val="00D32B4E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF3B1BAF24734D7083201F633525004A">
-[...1 lines deleted...]
-    <w:rsid w:val="0025115F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9DF461D3DFBB4F6A91ABE72010FBDCAA">
+    <w:name w:val="9DF461D3DFBB4F6A91ABE72010FBDCAA"/>
+    <w:rsid w:val="00D32B4E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E11DAA3A90104B7296535FC02B2BD10D">
-[...1 lines deleted...]
-    <w:rsid w:val="0025115F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED50D3B48F084864A0A7E415D2FD2A2A">
+    <w:name w:val="ED50D3B48F084864A0A7E415D2FD2A2A"/>
+    <w:rsid w:val="00D32B4E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8ED2D6EFE294BAEB2880BC75C99F97B">
-[...1 lines deleted...]
-    <w:rsid w:val="0025115F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48AB52F4687047898A5A7919972F8000">
+    <w:name w:val="48AB52F4687047898A5A7919972F8000"/>
+    <w:rsid w:val="00D32B4E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEED909A12B64EA496FDA3907A497ABA">
-[...1 lines deleted...]
-    <w:rsid w:val="0025115F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1B0FA05A244F41DF842416D212A3AFCD">
+    <w:name w:val="1B0FA05A244F41DF842416D212A3AFCD"/>
+    <w:rsid w:val="00994B0D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE68FA5783FD42FE9B42731FA95E5404">
-[...1 lines deleted...]
-    <w:rsid w:val="0025115F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65D46C613A5F4BAB91DF0C66DAC6A1AD">
+    <w:name w:val="65D46C613A5F4BAB91DF0C66DAC6A1AD"/>
+    <w:rsid w:val="00994B0D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA5F81FD4F3B40428B5A0C3B90F2AE5C">
-[...45 lines deleted...]
-    <w:rsid w:val="0025115F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F821B4374B4ED990AD241B8EBE274F">
+    <w:name w:val="90F821B4374B4ED990AD241B8EBE274F"/>
+    <w:rsid w:val="00994B0D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -8530,74 +6336,325 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100532791E568B765469EF486C133073DB3" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4959f241ac51bcb17dbe76eec7ae7678">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a8c4018f-a479-477a-8331-17b7075446a9" xmlns:ns3="114dab8f-8a52-43b9-b894-572c98d8987a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4dc39334980aa7381fbd53b31ea32a32" ns2:_="" ns3:_="">
+    <xsd:import namespace="a8c4018f-a479-477a-8331-17b7075446a9"/>
+    <xsd:import namespace="114dab8f-8a52-43b9-b894-572c98d8987a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a8c4018f-a479-477a-8331-17b7075446a9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="114dab8f-8a52-43b9-b894-572c98d8987a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4BAE62A-EB3A-424D-B006-6B1C197BDBCA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63CE017B-9CFD-4353-975C-CE4C0854BDD0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01C5E5CC-DD63-4490-A65E-2F119A2A708A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a8c4018f-a479-477a-8331-17b7075446a9"/>
+    <ds:schemaRef ds:uri="114dab8f-8a52-43b9-b894-572c98d8987a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>446</Words>
-  <Characters>2458</Characters>
+  <Words>386</Words>
+  <Characters>2559</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>5</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>73</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AUTORISATION DE RÉALISATION DE TRAVAUX</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Haute - Garonne</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2899</CharactersWithSpaces>
+  <CharactersWithSpaces>2913</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AUTORISATION DE RÉALISATION DE TRAVAUX</dc:title>
   <dc:subject/>
   <dc:creator>Constensou.E</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100532791E568B765469EF486C133073DB3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>7ca29c4a-77c2-40e0-bdf4-79915ea60d56</vt:lpwstr>
+  </property>
+</Properties>
+</file>